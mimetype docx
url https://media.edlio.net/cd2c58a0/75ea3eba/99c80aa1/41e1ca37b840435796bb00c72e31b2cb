--- v0 (2025-10-01)
+++ v1 (2026-04-01)
@@ -1,44 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4080B75D" w14:textId="1C59D1AB" w:rsidR="108C3578" w:rsidRPr="00AC6204" w:rsidRDefault="108C3578" w:rsidP="00AC6204">
       <w:pPr>
         <w:pStyle w:val="Heading10"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins ExtraBold" w:hAnsi="Poppins ExtraBold" w:cs="Poppins ExtraBold"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5B9F802B">
         <w:rPr>
@@ -100,540 +104,401 @@
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> (CERR), led by the </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r w:rsidRPr="66CE5518">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:color w:val="3B55A5"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Strategic Data and Evaluation Branch</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004E0EE4">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, reviews, approves, and monitors all research conducted in the Los Angeles Unified School District (LAUSD). If you are looking to conduct research inside LAUSD schools or plan on contacting anyone associated with the </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (administrators, teachers, parents, students) as part of your research study or evaluation, you must submit a proposal to CERR for review and approval. If your research study or evaluation requires individual-level data (e.g., student or staff), you will be also required to submit a Data Use Agreement to the Data Privacy, Analysis, and Reporting Branch (DPAR) for review and approval. If you only need school- or district-level data, you will find a wide array of publicly-available information regarding the work of LAUSD and its impact on students, teachers, principals and parents in the LAUSD Open Data Portal: </w:t>
+        <w:t>, reviews, approves, and monitors all research conducted in the Los Angeles Unified School District (LAUSD). If you are looking to conduct research inside LAUSD schools or plan on contacting anyone associated with the District (administrators, teachers, parents, students) as part of your research study or evaluation, you must submit a proposal to CERR for review and approval. If your research study or evaluation requires individual-level data (e.g., student or staff), you will be also required to submit a Data Use Agreement to the Data Privacy, Analysis, and Reporting Branch (DPAR) for review and approval. If you only need school- or district-level data, you will find a wide array of publicly-available information regarding the work of LAUSD and its impact on students, teachers, principals and parents in the LAUSD Open Data Portal: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r w:rsidRPr="66CE5518">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:color w:val="3B55A5"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>http://opendata.lausd.net</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="66CE5518">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="280D4E9F" w14:textId="77777777" w:rsidR="009439D2" w:rsidRDefault="00565597" w:rsidP="00436F31">
+    <w:p w14:paraId="280D4E9F" w14:textId="77777777" w:rsidR="009439D2" w:rsidRPr="00693F85" w:rsidRDefault="00565597" w:rsidP="00436F31">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
-          <w:color w:val="333333"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004E0EE4">
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00693F85">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Please be aware that the proposal and approval process can take several weeks to complete so CERR strongly encourages researchers to plan accordingly.</w:t>
       </w:r>
-      <w:r w:rsidR="00436F31">
+      <w:r w:rsidR="00436F31" w:rsidRPr="00693F85">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C439399" w14:textId="16E9F29E" w:rsidR="00565597" w:rsidRPr="004E0EE4" w:rsidRDefault="00565597" w:rsidP="00436F31">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="3F21742E" w14:textId="58736230" w:rsidR="4887E7FA" w:rsidRPr="00AC6204" w:rsidRDefault="4887E7FA" w:rsidP="00106F87">
+      <w:pPr>
+        <w:pStyle w:val="Style3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC6204">
+        <w:t>Research Proposal Submission Window</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05245892" w14:textId="68EB0778" w:rsidR="00C67FED" w:rsidRPr="000A3AD9" w:rsidRDefault="00C67FED" w:rsidP="00C67FED">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:rPr>
-[...21 lines deleted...]
-        <w:t> </w:t>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A3AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No late submissions will be accepted. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A3AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Researchers who miss the submission window will be encouraged to apply during the next submission window which opens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidR="00223911" w:rsidRPr="00440B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>October</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A3AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CERR only processes District-sponsored research projects and projects conducted by LAUSD employees who are pursuing PhD, EdD, or master’s degrees outside of submission windows. For more information regarding late submission exceptions, please contact </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00764F82" w:rsidRPr="00764F82">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>the</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00764F82" w:rsidRPr="00764F82">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="00764F82" w:rsidRPr="00E95D11">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>CERR Team</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00EA38AF">
-[...37 lines deleted...]
-        <w:t>  </w:t>
+      <w:r w:rsidRPr="000A3AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or call (213) 241-4100.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F21742E" w14:textId="58736230" w:rsidR="4887E7FA" w:rsidRPr="00AC6204" w:rsidRDefault="4887E7FA" w:rsidP="00106F87">
-[...7 lines deleted...]
-    <w:p w14:paraId="05245892" w14:textId="68EB0778" w:rsidR="00C67FED" w:rsidRPr="000A3AD9" w:rsidRDefault="00C67FED" w:rsidP="00C67FED">
+    <w:p w14:paraId="5E669222" w14:textId="6D5A15C2" w:rsidR="00C67FED" w:rsidRPr="000A3AD9" w:rsidRDefault="00C67FED" w:rsidP="00C67FED">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A3AD9">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="000A3AD9">
+        <w:t>Due to the difficulties experienced by our school and District communities, only those research projects found by program decision-makers to be of concrete and timely benefit to the District will be approved. CERR, in concert with program staff, will determine the benefit to the District proposed by the researcher(s).</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60559" w:rsidRPr="00C60559">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C60559" w:rsidRPr="00C60559">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">No late submissions will be accepted. </w:t>
-[...90 lines deleted...]
-        <w:t xml:space="preserve"> or call (213) 241-4100.</w:t>
+        <w:t>Researchers will be required to meet periodically (at least twice annually) with District staff to provide study updates.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E669222" w14:textId="77777777" w:rsidR="00C67FED" w:rsidRPr="000A3AD9" w:rsidRDefault="00C67FED" w:rsidP="00C67FED">
+    <w:p w14:paraId="63335A50" w14:textId="0227AC96" w:rsidR="00C67FED" w:rsidRPr="000A3AD9" w:rsidRDefault="00C67FED" w:rsidP="00C67FED">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A3AD9">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Due to the difficulties experienced by our school and District communities, only those research projects found by program decision-makers to be of concrete and timely benefit to the </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000A3AD9">
+        <w:t xml:space="preserve">In addition, please note that we </w:t>
+      </w:r>
+      <w:r w:rsidR="00693F85">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>District</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>do</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A3AD9">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> will be approved. CERR, in concert with program staff, will determine the benefit to the </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000A3AD9">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A23C2">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="000A3AD9">
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>NOT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C60559">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
-          <w:b/>
-[...113 lines deleted...]
-          <w:rFonts w:ascii="Poppins" w:eastAsia="Fira Sans" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A3AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>accept proposals from graduate students who wish to distribute and collect surveys. Graduate students may still submit proposals that focus on qualitative research and/or administrative data (quantitative).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="234A8064" w14:textId="0027AE8C" w:rsidR="2940EEFC" w:rsidRPr="00AC6204" w:rsidRDefault="2940EEFC" w:rsidP="00891EF6">
+      <w:pPr>
+        <w:pStyle w:val="Style3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC6204">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Submitting </w:t>
+      </w:r>
+      <w:r w:rsidR="6466D64D" w:rsidRPr="00AC6204">
+        <w:t>Research Proposal</w:t>
+      </w:r>
+      <w:r w:rsidR="3982220C" w:rsidRPr="00AC6204">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="6466D64D" w:rsidRPr="00AC6204">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29D879A0" w14:textId="2516C027" w:rsidR="1E75586E" w:rsidRPr="000A3AD9" w:rsidRDefault="2FA96400" w:rsidP="00233FDB">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Fira Sans" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A3AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Fira Sans" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LAUSD employees and external researchers who aim to conduct research in the District to fulfill their EdD or master’s program requirements should thoroughly review the LAUSD Research Guidelines webpage (below) and CERR approval process documents related to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A3AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Fira Sans" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>action research</w:t>
       </w:r>
       <w:r w:rsidRPr="000A3AD9">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Fira Sans" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> not standard CERR approval process documents. After researchers have reviewed all necessary materials, they should submit their application via the </w:t>
       </w:r>
       <w:r w:rsidR="00B56839" w:rsidRPr="000A3AD9">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Fira Sans" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>“Action Research Submission” link.</w:t>
       </w:r>
       <w:r w:rsidR="00FB3760">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Fira Sans" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
@@ -672,79 +537,79 @@
         </w:rPr>
         <w:t xml:space="preserve">LAUSD principals who aim to conduct </w:t>
       </w:r>
       <w:r w:rsidR="00735382" w:rsidRPr="00DE64F0">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Fira Sans" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">research at their school site are encouraged to </w:t>
       </w:r>
       <w:r w:rsidR="009820E9" w:rsidRPr="00DE64F0">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">contact </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="009820E9" w:rsidRPr="00DE64F0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>the</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009820E9" w:rsidRPr="00DE64F0">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="009820E9" w:rsidRPr="00DE64F0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>CERR Team</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009820E9" w:rsidRPr="00DE64F0">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E64B82" w:rsidRPr="00DE64F0">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Fira Sans" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
@@ -819,51 +684,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17B050D5" w14:textId="4200CB98" w:rsidR="1E75586E" w:rsidRPr="000A3AD9" w:rsidRDefault="2FA96400" w:rsidP="00233FDB">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Fira Sans" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A3AD9">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Fira Sans" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">All others who seek to conduct research in the District (including LAUSD employees or external researchers who are PhD candidates) should review the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19">
+      <w:hyperlink r:id="rId17">
         <w:r w:rsidRPr="000A3AD9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Poppins" w:eastAsia="Fira Sans" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve">LAUSD Research Guidelines </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000A3AD9">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Fira Sans" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">webpage and all documents related to the </w:t>
       </w:r>
       <w:r w:rsidRPr="000A3AD9">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Fira Sans" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
@@ -905,69 +770,69 @@
         </w:rPr>
         <w:t>the “Standard Research Submission” link, which is only available during the submission windows.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DA65D45" w14:textId="40C6D447" w:rsidR="00271187" w:rsidRPr="001E1029" w:rsidRDefault="001830CD" w:rsidP="001E1029">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A3AD9">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Proposals submitted during submission windows will go through an initial review within 15-30 working days from the date the submission window closes. However, approval requires program input so plan your research study period accordingly.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="624D924A" w14:textId="77777777" w:rsidR="00661251" w:rsidRDefault="00661251">
+    <w:p w14:paraId="4CD4E926" w14:textId="77777777" w:rsidR="009D0DD8" w:rsidRDefault="009D0DD8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="PT Serif" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="154069"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DF78287" w14:textId="55CADB58" w:rsidR="589E7E12" w:rsidRPr="00AC6204" w:rsidRDefault="589E7E12" w:rsidP="00B034E6">
+    <w:p w14:paraId="7DF78287" w14:textId="7849AE08" w:rsidR="589E7E12" w:rsidRPr="00AC6204" w:rsidRDefault="589E7E12" w:rsidP="00B034E6">
       <w:pPr>
         <w:pStyle w:val="Heading10"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC6204">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>LAUSD Research Guidelines</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A59FD06" w14:textId="688C6AF7" w:rsidR="0041730C" w:rsidRDefault="0041730C" w:rsidP="00DF2247">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -1030,181 +895,141 @@
       <w:pPr>
         <w:pStyle w:val="Style3"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC6204">
         <w:t> I. General Principles</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AF4ADE5" w14:textId="71F51817" w:rsidR="0041730C" w:rsidRPr="001A04B5" w:rsidRDefault="0041730C" w:rsidP="0041730C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A04B5">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Research conducted in LAUSD or with its resources must be justified in terms of the anticipated benefit to the </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> and not merely to the advancement of knowledge. LAUSD encourages research </w:t>
+        <w:t xml:space="preserve">Research conducted in LAUSD or with its resources must be justified in terms of the anticipated benefit to the District and not merely to the advancement of knowledge. LAUSD encourages research </w:t>
       </w:r>
       <w:r w:rsidR="00DF7A57">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">aligned </w:t>
       </w:r>
       <w:r w:rsidR="002B16B0">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>with the</w:t>
       </w:r>
       <w:r w:rsidR="00DF7A57">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2022-2026 Strategic Plan</w:t>
       </w:r>
       <w:r w:rsidR="002B16B0" w:rsidRPr="00F920D6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="002B16B0" w:rsidRPr="00F920D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Poppins" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://sites.google.com/lausd.net/lausdstrategicplan/home</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="11D727D2" w14:textId="77777777" w:rsidR="0041730C" w:rsidRPr="001A04B5" w:rsidRDefault="0041730C" w:rsidP="0041730C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A04B5">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Research should be designed to answer well-formed research questions of educational importance, and it should use methods that are appropriate to the research questions. Elements of the research design, including the theoretical framework, hypotheses, sample selection, instruments, and analysis plan should support the goals of the research, and it is the responsibility of the researcher to communicate these things clearly in the proposal. Even research that imposes no risks may be rejected by the review committee if they judge it to be poorly designed, described, or justified.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="061F62AF" w14:textId="77777777" w:rsidR="0041730C" w:rsidRPr="001A04B5" w:rsidRDefault="0041730C" w:rsidP="0041730C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A04B5">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">While LAUSD recognizes the value of high-quality research for improving education and serving the needs of future generations of students, the </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> staff have legal and ethical obligations that require oversight of research activities conducted with District resources (such as data, facilities, employee time, and access to students). These obligations include:</w:t>
+        <w:t>While LAUSD recognizes the value of high-quality research for improving education and serving the needs of future generations of students, the District staff have legal and ethical obligations that require oversight of research activities conducted with District resources (such as data, facilities, employee time, and access to students). These obligations include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D197A4F" w14:textId="77777777" w:rsidR="0041730C" w:rsidRPr="001A04B5" w:rsidRDefault="0041730C" w:rsidP="00F955B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A04B5">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="333333"/>
@@ -1250,486 +1075,451 @@
           <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A04B5">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Protecting public resources including data from misappropriation for private or unjustified use</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C83C047" w14:textId="785C660C" w:rsidR="00271187" w:rsidRDefault="0041730C" w:rsidP="0041730C">
+    <w:p w14:paraId="5C83C047" w14:textId="25D836CA" w:rsidR="00271187" w:rsidRDefault="0041730C" w:rsidP="0041730C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A04B5">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Due to the difficulties experienced by our school and District communities, we will be approving only a select few proposals from every submission</w:t>
       </w:r>
       <w:r w:rsidR="00271187">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> window</w:t>
       </w:r>
       <w:r w:rsidRPr="001A04B5">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Only those research projects found by program decision-makers to be of concrete and timely benefit to the </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001A04B5">
+        <w:t>. Only those research projects found by program decision-makers to be of concrete and timely benefit to the District will be considered. CERR, in concert with program staff, will determine the benefit to the District proposed by the researcher(s).</w:t>
+      </w:r>
+      <w:r w:rsidR="006A23C2">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>District</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001A04B5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A23C2" w:rsidRPr="00C60559">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> will be considered. CERR, in concert with program staff, will determine the benefit to the </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Researchers will be required to meet periodically (at least twice annually) with District staff to provide study updates.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71191A04" w14:textId="4000F24C" w:rsidR="0041730C" w:rsidRPr="001A04B5" w:rsidRDefault="0041730C" w:rsidP="0041730C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001A04B5">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>District</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001A04B5">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">In addition, please note that we </w:t>
+      </w:r>
+      <w:r w:rsidR="006A23C2">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> proposed by the researcher(s).</w:t>
-[...12 lines deleted...]
-      </w:pPr>
+        <w:t>do</w:t>
+      </w:r>
       <w:r w:rsidRPr="001A04B5">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>In addition, please note that we are </w:t>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001A04B5">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>NOT</w:t>
       </w:r>
       <w:r w:rsidRPr="001A04B5">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t> accepting proposals from graduate students who wish to distribute and collect surveys. Graduate students may still submit proposals that focus on qualitative research and/or administrative data (quantitative).   </w:t>
+        <w:t> accept proposals from graduate students who wish to distribute and collect surveys. Graduate students may still submit proposals that focus on qualitative research and/or administrative data (quantitative).   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B080E20" w14:textId="77777777" w:rsidR="0041730C" w:rsidRPr="001A04B5" w:rsidRDefault="0041730C" w:rsidP="0041730C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A04B5">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>CERR approval does not impose any obligation on any person, school, or office to cooperate with researchers. Researchers bear responsibility to inform potential respondents of the anticipated benefits and burdens in obtaining their consent. Of course, no research may be conducted at a school site without the informed approval of the principal. Please be aware all data collection with staff (outside of observations) must take place outside of paid time and that staff should be apprised of this fact during recruitment. </w:t>
       </w:r>
       <w:r w:rsidRPr="001A04B5">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>All data collection with students (other than observations) must take place outside of instructional time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6907285C" w14:textId="3573A37D" w:rsidR="005745BA" w:rsidRPr="00DF2247" w:rsidRDefault="0041730C" w:rsidP="00DF2247">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A04B5">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Times New Roman" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Depending on the research design, substantial time and effort may be required for LAUSD staff to provide requested data with the appropriate selection and matching of records and concealment of personal identities. Upon approval of the submitted proposal, the researcher will receive an estimate of the time and anticipated costs associated with LAUSD providing requested data for the study.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62155DE9" w14:textId="77777777" w:rsidR="00661251" w:rsidRDefault="00661251" w:rsidP="00891EF6">
+    <w:p w14:paraId="0A2D0D35" w14:textId="77777777" w:rsidR="009D0DD8" w:rsidRDefault="009D0DD8" w:rsidP="00891EF6">
       <w:pPr>
         <w:pStyle w:val="Style3"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6383A5E7" w14:textId="54F1FA1F" w:rsidR="589E7E12" w:rsidRPr="00891EF6" w:rsidRDefault="589E7E12" w:rsidP="00891EF6">
+    <w:p w14:paraId="6383A5E7" w14:textId="27622585" w:rsidR="589E7E12" w:rsidRPr="00891EF6" w:rsidRDefault="589E7E12" w:rsidP="00891EF6">
       <w:pPr>
         <w:pStyle w:val="Style3"/>
       </w:pPr>
       <w:r w:rsidRPr="00891EF6">
         <w:t>II. Legal and Ethical Principles</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57BCA78F" w14:textId="0B87542F" w:rsidR="589E7E12" w:rsidRPr="001A04B5" w:rsidRDefault="589E7E12" w:rsidP="173BCCCF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Fira Sans" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A04B5">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Fira Sans" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>A. Legal Protections</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52175F79" w14:textId="446EE202" w:rsidR="589E7E12" w:rsidRPr="001A04B5" w:rsidRDefault="589E7E12" w:rsidP="173BCCCF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Fira Sans" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A04B5">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Fira Sans" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Although this committee does not function as an institutional review board (IRB), as a school district, we must require that all research within the </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> adhere to federal regulations regarding family and pupil rights, privacy, and protection. In addition, we must require that all research within the district adhere to federal guidelines regarding the protection of human subjects. Although we rely to an extent on approval from your organization's IRB to ensure you have taken all necessary steps to protect human subjects involved in your research, our own guidelines may go above and beyond those of your IRB. Therefore, each researcher should become familiar with these guidelines before submitting a proposal to our committee.</w:t>
+        <w:t>Although this committee does not function as an institutional review board (IRB), as a school district, we must require that all research within the District adhere to federal regulations regarding family and pupil rights, privacy, and protection. In addition, we must require that all research within the district adhere to federal guidelines regarding the protection of human subjects. Although we rely to an extent on approval from your organization's IRB to ensure you have taken all necessary steps to protect human subjects involved in your research, our own guidelines may go above and beyond those of your IRB. Therefore, each researcher should become familiar with these guidelines before submitting a proposal to our committee.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66BD0A04" w14:textId="26DA6D9A" w:rsidR="589E7E12" w:rsidRPr="001A04B5" w:rsidRDefault="589E7E12" w:rsidP="173BCCCF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Fira Sans" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A04B5">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Fira Sans" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Federal Policy for the Protection of Human Subjects (34 CFR Part 97) This policy is found in the regulations of various departments, but the Department of Education version differs slightly from the DHHS version often cited by researchers and institutions. It can be found at</w:t>
       </w:r>
       <w:r w:rsidR="0072318F" w:rsidRPr="001A04B5">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Fira Sans" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="0072318F" w:rsidRPr="001A04B5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Poppins" w:eastAsia="Fira Sans" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>http://www.ed.gov/policy/fund/reg/humansub/part97.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0A4CDBF7" w14:textId="3DC67654" w:rsidR="589E7E12" w:rsidRPr="001A04B5" w:rsidRDefault="589E7E12" w:rsidP="173BCCCF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Fira Sans" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A04B5">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Fira Sans" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>One subsection in particular should be noted, Additional ED Protections for Children Involved as Subjects in Research:</w:t>
       </w:r>
       <w:r w:rsidR="0072318F" w:rsidRPr="001A04B5">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Fira Sans" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="0072318F" w:rsidRPr="001A04B5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Poppins" w:eastAsia="Fira Sans" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>http://www.ed.gov/print/policy/fund/reg/humansub/part97-3.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1074EB85" w14:textId="25E07BBB" w:rsidR="589E7E12" w:rsidRPr="001A04B5" w:rsidRDefault="589E7E12" w:rsidP="173BCCCF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Fira Sans" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A04B5">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Fira Sans" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Note that research involving “normal educational practices” is exempt from IRB review under 34 CFR Part 97.101(b)(1). However, 34 CFR Part 97.101(b)(2) makes it clear that survey and interview procedures are not included in the definition of normal educational practices. For such procedures, what is required for exemption from IRB review is that information be recorded in a such a manner that human subjects cannot be identified, and that any disclosure outside of the research cannot reasonably be damaging to the subjects’ financial standing, employability, or reputation.</w:t>
+        <w:t xml:space="preserve">Note that research involving “normal educational practices” is exempt from IRB review under 34 CFR Part 97.101(b)(1). However, 34 CFR Part 97.101(b)(2) makes it clear that survey and interview procedures are not included in the definition of normal educational practices. For such procedures, what is required for exemption from IRB review is that information be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A04B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:eastAsia="Fira Sans" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>recorded in a such a manner that human subjects cannot be identified, and that any disclosure outside of the research cannot reasonably be damaging to the subjects’ financial standing, employability, or reputation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EF5EA82" w14:textId="7CBBCC11" w:rsidR="589E7E12" w:rsidRPr="001A04B5" w:rsidRDefault="589E7E12" w:rsidP="173BCCCF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Fira Sans" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A04B5">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Fira Sans" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Because of the special relationship that schools have with students and their families, the Family Educational Rights and Privacy Act (FERPA: 34 CFR Part 99) and the Protection of Pupil Rights Amendment (PPRA: 34 CFR Part 98) impose stricter requirements on the District than those imposed on researchers by IRB review or its exemption. These rules may be found at </w:t>
+      </w:r>
       <w:r w:rsidRPr="001A04B5">
         <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001A04B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001A04B5">
+        <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Fira Sans" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>District</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>PDF:</w:t>
+      </w:r>
       <w:r w:rsidRPr="001A04B5">
         <w:rPr>
-          <w:rFonts w:ascii="Poppins" w:eastAsia="Fira Sans" w:hAnsi="Poppins" w:cs="Poppins"/>
-[...7 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="001A04B5">
-[...24 lines deleted...]
-      <w:hyperlink r:id="rId23">
+      <w:hyperlink r:id="rId21">
         <w:r w:rsidRPr="001A04B5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Poppins" w:eastAsia="Fira Sans" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://studentprivacy.ed.gov/sites/default/files/resource_document/file/2012-final-regs.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001A04B5">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Fira Sans" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001A04B5">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1738,81 +1528,81 @@
       <w:r w:rsidRPr="001A04B5">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="001A04B5">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Fira Sans" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>HTML:</w:t>
       </w:r>
       <w:r w:rsidRPr="001A04B5">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId24">
+      <w:hyperlink r:id="rId22">
         <w:r w:rsidRPr="001A04B5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Poppins" w:eastAsia="Fira Sans" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://www2.ed.gov/policy/gen/guid/fpco/ferpa/index.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="705CF3D6" w14:textId="034CE15D" w:rsidR="589E7E12" w:rsidRPr="001A04B5" w:rsidRDefault="589E7E12" w:rsidP="173BCCCF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Fira Sans" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A04B5">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Fira Sans" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Due to the possibility of FERPA violations due to increased numbers of students being schooled via Distance Education, it will also be important to study the following website: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25">
+      <w:hyperlink r:id="rId23">
         <w:r w:rsidRPr="001A04B5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Poppins" w:eastAsia="Fira Sans" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://studentprivacy.ed.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001A04B5">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Fira Sans" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> as it addresses virtual learning and human subjects protections.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="445E9A14" w14:textId="0092511A" w:rsidR="589E7E12" w:rsidRPr="001A04B5" w:rsidRDefault="589E7E12" w:rsidP="173BCCCF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Fira Sans" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="333333"/>
@@ -1978,63 +1768,54 @@
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>B. Ethical Principles</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="617E4D11" w14:textId="782B7DF9" w:rsidR="589E7E12" w:rsidRPr="001A04B5" w:rsidRDefault="589E7E12" w:rsidP="173BCCCF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Fira Sans" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A04B5">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Fira Sans" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">We expect researchers to abide by the code of ethics for their respective disciplines. As a general guideline, we offer the following principles. These principles have been adapted from </w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">the American Psychological Association’s (1992) Ethical Principles of Psychologists and Code of Conduct. The entire code is available at </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId26">
+        <w:t xml:space="preserve">We expect researchers to abide by the code of ethics for their respective disciplines. As a general guideline, we offer the following principles. These principles have been adapted from the American Psychological Association’s (1992) Ethical Principles of Psychologists and Code of Conduct. The entire code is available at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24">
         <w:r w:rsidRPr="001A04B5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Poppins" w:eastAsia="Fira Sans" w:hAnsi="Poppins" w:cs="Poppins"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>http://www.apa.org/ethics/code.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001A04B5">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Fira Sans" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19363052" w14:textId="756C8020" w:rsidR="589E7E12" w:rsidRPr="001A04B5" w:rsidRDefault="589E7E12" w:rsidP="173BCCCF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Fira Sans" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -2201,89 +1982,58 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FD52219" w14:textId="2E808269" w:rsidR="589E7E12" w:rsidRPr="001A04B5" w:rsidRDefault="589E7E12" w:rsidP="173BCCCF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Fira Sans" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A04B5">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Fira Sans" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Minimizing Intrusions on Privacy. </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001A04B5">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Fira Sans" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>In order to</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> to the purpose for which the communication is made. Researchers discuss confidential information obtained in schools, or evaluative data concerning students, teachers, and other research participants, only for appropriate scientific or professional purposes and only with persons who are clearly concerned with such matters and have pledged to uphold confidentiality.</w:t>
+        <w:t>In order to minimize intrusions on privacy, researchers include in written and oral reports, consultations, and the like, only information germane to the purpose for which the communication is made. Researchers discuss confidential information obtained in schools, or evaluative data concerning students, teachers, and other research participants, only for appropriate scientific or professional purposes and only with persons who are clearly concerned with such matters and have pledged to uphold confidentiality.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36D8351A" w14:textId="3915E912" w:rsidR="06221A91" w:rsidRPr="00910704" w:rsidRDefault="002504E9" w:rsidP="00907BD4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="80" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Fira Sans" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00910704">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:eastAsia="Fira Sans" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -2543,85 +2293,89 @@
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E84550">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>LAUSD Reference Guide</w:t>
       </w:r>
       <w:r w:rsidR="00974256" w:rsidRPr="00E84550">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 055300: Tax Implications on Employee Receipt of Gift Cards, Tickets, and Other Fringe Benefits</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D95D4C" w:rsidRPr="00E84550" w:rsidSect="00C94347">
-      <w:headerReference w:type="default" r:id="rId27"/>
+      <w:headerReference w:type="even" r:id="rId25"/>
+      <w:headerReference w:type="default" r:id="rId26"/>
+      <w:footerReference w:type="even" r:id="rId27"/>
       <w:footerReference w:type="default" r:id="rId28"/>
+      <w:headerReference w:type="first" r:id="rId29"/>
+      <w:footerReference w:type="first" r:id="rId30"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="446" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5DB94754" w14:textId="77777777" w:rsidR="00B725DE" w:rsidRDefault="00B725DE" w:rsidP="00AE5A67">
+    <w:p w14:paraId="0EAF5CED" w14:textId="77777777" w:rsidR="00B725DE" w:rsidRDefault="00B725DE" w:rsidP="00AE5A67">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1617BE7D" w14:textId="77777777" w:rsidR="00B725DE" w:rsidRDefault="00B725DE" w:rsidP="00AE5A67">
+    <w:p w14:paraId="470A3476" w14:textId="77777777" w:rsidR="00B725DE" w:rsidRDefault="00B725DE" w:rsidP="00AE5A67">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4222B6C6" w14:textId="77777777" w:rsidR="00B725DE" w:rsidRDefault="00B725DE">
+    <w:p w14:paraId="1B824EA6" w14:textId="77777777" w:rsidR="00B725DE" w:rsidRDefault="00B725DE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2691,98 +2445,116 @@
     <w:panose1 w:val="00000900000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Fira Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="600002FF" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="563BA52F" w14:textId="437C6974" w:rsidR="007C5046" w:rsidRPr="007C5046" w:rsidRDefault="00C6268B">
+  <w:p w14:paraId="102A98A8" w14:textId="77777777" w:rsidR="006D289D" w:rsidRDefault="006D289D">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="563BA52F" w14:textId="214FF7A8" w:rsidR="007C5046" w:rsidRPr="007C5046" w:rsidRDefault="00C6268B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Standard</w:t>
     </w:r>
     <w:r w:rsidR="007C5046">
       <w:rPr>
         <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> CERR </w:t>
     </w:r>
     <w:r w:rsidR="004139C6">
       <w:rPr>
         <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Package</w:t>
     </w:r>
     <w:r w:rsidR="007C5046">
       <w:rPr>
         <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> – Revised </w:t>
     </w:r>
+    <w:r w:rsidR="006D289D">
+      <w:rPr>
+        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>October</w:t>
+    </w:r>
     <w:r w:rsidR="00CD3C47">
       <w:rPr>
         <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>January 2025</w:t>
+      <w:t xml:space="preserve"> 2025</w:t>
     </w:r>
     <w:r w:rsidR="007C5046">
       <w:rPr>
         <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="006A048F" w:rsidRPr="006A048F">
       <w:rPr>
         <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="006A048F" w:rsidRPr="006A048F">
       <w:rPr>
         <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
@@ -2790,87 +2562,107 @@
       <w:rPr>
         <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006A048F" w:rsidRPr="006A048F">
       <w:rPr>
         <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="006A048F" w:rsidRPr="006A048F">
       <w:rPr>
         <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="05EF76CF" w14:textId="77777777" w:rsidR="006D289D" w:rsidRDefault="006D289D">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4DEF7BB7" w14:textId="77777777" w:rsidR="00B725DE" w:rsidRDefault="00B725DE" w:rsidP="00AE5A67">
+    <w:p w14:paraId="559BBFB2" w14:textId="77777777" w:rsidR="00B725DE" w:rsidRDefault="00B725DE" w:rsidP="00AE5A67">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="37511853" w14:textId="77777777" w:rsidR="00B725DE" w:rsidRDefault="00B725DE" w:rsidP="00AE5A67">
+    <w:p w14:paraId="0D242F16" w14:textId="77777777" w:rsidR="00B725DE" w:rsidRDefault="00B725DE" w:rsidP="00AE5A67">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="670CDC6E" w14:textId="77777777" w:rsidR="00B725DE" w:rsidRDefault="00B725DE">
+    <w:p w14:paraId="6AEF7FBA" w14:textId="77777777" w:rsidR="00B725DE" w:rsidRDefault="00B725DE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6A584A7E" w14:textId="77777777" w:rsidR="006D289D" w:rsidRDefault="006D289D">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0A539A21" w14:textId="3A314138" w:rsidR="000443E1" w:rsidRDefault="000443E1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0E9FC682" wp14:editId="228F0F71">
           <wp:extent cx="1684655" cy="466725"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="339687977" name="Picture 1" descr="Blue text on a black background&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1645406119" name="Picture 1" descr="Blue text on a black background&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
@@ -2885,50 +2677,60 @@
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1695058" cy="469607"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="257DE5DD" w14:textId="77777777" w:rsidR="006D289D" w:rsidRDefault="006D289D">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06A74FF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D48801BA"/>
     <w:lvl w:ilvl="0" w:tplc="9E84B6D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C9B84C64">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -6981,52 +6783,51 @@
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1111827174">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1102266331">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="756941785">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1069114257">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="202062546">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="763576856">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="7"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="130"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="507BE357"/>
@@ -7071,143 +6872,146 @@
     <w:rsid w:val="00211BF6"/>
     <w:rsid w:val="0021213C"/>
     <w:rsid w:val="0021622D"/>
     <w:rsid w:val="00216F25"/>
     <w:rsid w:val="00223911"/>
     <w:rsid w:val="00226944"/>
     <w:rsid w:val="00233FDB"/>
     <w:rsid w:val="00241A2A"/>
     <w:rsid w:val="00247756"/>
     <w:rsid w:val="0024797E"/>
     <w:rsid w:val="002504E9"/>
     <w:rsid w:val="0025192D"/>
     <w:rsid w:val="002529CB"/>
     <w:rsid w:val="00254BDC"/>
     <w:rsid w:val="0026614E"/>
     <w:rsid w:val="002679B1"/>
     <w:rsid w:val="00270D2C"/>
     <w:rsid w:val="00271187"/>
     <w:rsid w:val="00272C71"/>
     <w:rsid w:val="00283267"/>
     <w:rsid w:val="002861BC"/>
     <w:rsid w:val="002972FE"/>
     <w:rsid w:val="002A7B63"/>
     <w:rsid w:val="002B16B0"/>
     <w:rsid w:val="002B3138"/>
-    <w:rsid w:val="002D1E34"/>
     <w:rsid w:val="002E1BDB"/>
     <w:rsid w:val="002E4EA2"/>
     <w:rsid w:val="002F4747"/>
     <w:rsid w:val="002F7216"/>
     <w:rsid w:val="00311632"/>
     <w:rsid w:val="003215D5"/>
     <w:rsid w:val="00347C52"/>
     <w:rsid w:val="00350E3B"/>
     <w:rsid w:val="00354293"/>
     <w:rsid w:val="00365C6A"/>
     <w:rsid w:val="00366CE2"/>
     <w:rsid w:val="0039218B"/>
     <w:rsid w:val="00396BF8"/>
     <w:rsid w:val="00397C44"/>
     <w:rsid w:val="00397EFD"/>
     <w:rsid w:val="003A281A"/>
     <w:rsid w:val="003A6493"/>
     <w:rsid w:val="003C09B3"/>
     <w:rsid w:val="003C7BA0"/>
     <w:rsid w:val="003D3A80"/>
     <w:rsid w:val="003E4B4E"/>
     <w:rsid w:val="00403024"/>
     <w:rsid w:val="004139C6"/>
     <w:rsid w:val="0041730C"/>
+    <w:rsid w:val="0043042E"/>
     <w:rsid w:val="00434180"/>
     <w:rsid w:val="00436F31"/>
     <w:rsid w:val="0043784B"/>
     <w:rsid w:val="00440B1C"/>
     <w:rsid w:val="00465F33"/>
     <w:rsid w:val="004807CC"/>
     <w:rsid w:val="004944F9"/>
     <w:rsid w:val="004962CA"/>
     <w:rsid w:val="004B024D"/>
     <w:rsid w:val="004B0D4F"/>
     <w:rsid w:val="004C4C62"/>
     <w:rsid w:val="004D13B6"/>
     <w:rsid w:val="004E0EE4"/>
     <w:rsid w:val="004E5764"/>
     <w:rsid w:val="004F0073"/>
     <w:rsid w:val="004F3830"/>
     <w:rsid w:val="005049A8"/>
     <w:rsid w:val="00510D3F"/>
     <w:rsid w:val="00513B3D"/>
     <w:rsid w:val="00525F53"/>
     <w:rsid w:val="0053065A"/>
     <w:rsid w:val="00530D50"/>
     <w:rsid w:val="0054035C"/>
     <w:rsid w:val="005448EE"/>
     <w:rsid w:val="00554E10"/>
     <w:rsid w:val="00555D07"/>
     <w:rsid w:val="0055649A"/>
     <w:rsid w:val="0055673A"/>
     <w:rsid w:val="005617BE"/>
     <w:rsid w:val="00565597"/>
     <w:rsid w:val="005733F4"/>
     <w:rsid w:val="005745BA"/>
     <w:rsid w:val="00576904"/>
     <w:rsid w:val="005844F5"/>
     <w:rsid w:val="005860E7"/>
     <w:rsid w:val="00586F3B"/>
     <w:rsid w:val="005873A4"/>
     <w:rsid w:val="005A030E"/>
     <w:rsid w:val="005A383A"/>
     <w:rsid w:val="005A44D3"/>
     <w:rsid w:val="005A5B95"/>
     <w:rsid w:val="005B4B30"/>
     <w:rsid w:val="005B628D"/>
     <w:rsid w:val="005C5647"/>
     <w:rsid w:val="005C6A7A"/>
     <w:rsid w:val="005D0499"/>
     <w:rsid w:val="005D4F1B"/>
     <w:rsid w:val="005D7CC7"/>
     <w:rsid w:val="005D7DF4"/>
     <w:rsid w:val="005F4A68"/>
+    <w:rsid w:val="005F56DF"/>
     <w:rsid w:val="00604DB1"/>
     <w:rsid w:val="0060766C"/>
     <w:rsid w:val="00614910"/>
     <w:rsid w:val="0061733A"/>
     <w:rsid w:val="00620847"/>
     <w:rsid w:val="00625F15"/>
     <w:rsid w:val="006436D7"/>
     <w:rsid w:val="00652BF3"/>
-    <w:rsid w:val="00661251"/>
     <w:rsid w:val="00663259"/>
     <w:rsid w:val="0066627B"/>
     <w:rsid w:val="0067133D"/>
     <w:rsid w:val="00681C59"/>
     <w:rsid w:val="0068267A"/>
     <w:rsid w:val="00692AC4"/>
+    <w:rsid w:val="00693F85"/>
     <w:rsid w:val="006A048F"/>
+    <w:rsid w:val="006A23C2"/>
     <w:rsid w:val="006B1617"/>
     <w:rsid w:val="006C4D25"/>
+    <w:rsid w:val="006D289D"/>
     <w:rsid w:val="006D3C09"/>
     <w:rsid w:val="006D4DCB"/>
     <w:rsid w:val="006F3756"/>
     <w:rsid w:val="00701C8F"/>
     <w:rsid w:val="00702218"/>
     <w:rsid w:val="00711F69"/>
     <w:rsid w:val="00713161"/>
     <w:rsid w:val="00722A2B"/>
     <w:rsid w:val="0072318F"/>
     <w:rsid w:val="00731E50"/>
     <w:rsid w:val="00735382"/>
     <w:rsid w:val="00742C62"/>
     <w:rsid w:val="00753839"/>
     <w:rsid w:val="00764F82"/>
     <w:rsid w:val="00775204"/>
     <w:rsid w:val="00785A97"/>
     <w:rsid w:val="00794470"/>
     <w:rsid w:val="007B12CD"/>
     <w:rsid w:val="007C48D4"/>
     <w:rsid w:val="007C5046"/>
     <w:rsid w:val="007D5279"/>
     <w:rsid w:val="007D60F5"/>
     <w:rsid w:val="007E081F"/>
     <w:rsid w:val="007E14E8"/>
     <w:rsid w:val="007E435C"/>
@@ -7234,50 +7038,51 @@
     <w:rsid w:val="008B5511"/>
     <w:rsid w:val="008C6B2E"/>
     <w:rsid w:val="008F0664"/>
     <w:rsid w:val="008F4046"/>
     <w:rsid w:val="008F59EE"/>
     <w:rsid w:val="008F6F40"/>
     <w:rsid w:val="00906DB2"/>
     <w:rsid w:val="00907BD4"/>
     <w:rsid w:val="00910704"/>
     <w:rsid w:val="00931570"/>
     <w:rsid w:val="009439D2"/>
     <w:rsid w:val="0096122A"/>
     <w:rsid w:val="00962B2C"/>
     <w:rsid w:val="00965ECC"/>
     <w:rsid w:val="00972630"/>
     <w:rsid w:val="00974256"/>
     <w:rsid w:val="009820E9"/>
     <w:rsid w:val="00984E68"/>
     <w:rsid w:val="00990392"/>
     <w:rsid w:val="009960DC"/>
     <w:rsid w:val="00997A74"/>
     <w:rsid w:val="009A7225"/>
     <w:rsid w:val="009A7916"/>
     <w:rsid w:val="009C1229"/>
     <w:rsid w:val="009C6DD2"/>
+    <w:rsid w:val="009D0DD8"/>
     <w:rsid w:val="009E61CF"/>
     <w:rsid w:val="009F140A"/>
     <w:rsid w:val="009F4BE1"/>
     <w:rsid w:val="009F4DC8"/>
     <w:rsid w:val="009F6605"/>
     <w:rsid w:val="00A022BD"/>
     <w:rsid w:val="00A02D95"/>
     <w:rsid w:val="00A056EB"/>
     <w:rsid w:val="00A06CA9"/>
     <w:rsid w:val="00A10FC1"/>
     <w:rsid w:val="00A11D82"/>
     <w:rsid w:val="00A13E4B"/>
     <w:rsid w:val="00A40DCF"/>
     <w:rsid w:val="00A4330B"/>
     <w:rsid w:val="00A47685"/>
     <w:rsid w:val="00A63105"/>
     <w:rsid w:val="00A6410A"/>
     <w:rsid w:val="00A76346"/>
     <w:rsid w:val="00A776D1"/>
     <w:rsid w:val="00A80774"/>
     <w:rsid w:val="00A87CA9"/>
     <w:rsid w:val="00A92D48"/>
     <w:rsid w:val="00A97081"/>
     <w:rsid w:val="00AA777C"/>
     <w:rsid w:val="00AB0E53"/>
@@ -7297,64 +7102,67 @@
     <w:rsid w:val="00B31D0E"/>
     <w:rsid w:val="00B500EC"/>
     <w:rsid w:val="00B54101"/>
     <w:rsid w:val="00B56839"/>
     <w:rsid w:val="00B61D2F"/>
     <w:rsid w:val="00B61E87"/>
     <w:rsid w:val="00B66FAD"/>
     <w:rsid w:val="00B725DE"/>
     <w:rsid w:val="00B727E1"/>
     <w:rsid w:val="00B86CAF"/>
     <w:rsid w:val="00B975A1"/>
     <w:rsid w:val="00BB72A4"/>
     <w:rsid w:val="00BE121F"/>
     <w:rsid w:val="00BF2D9E"/>
     <w:rsid w:val="00BF6DB5"/>
     <w:rsid w:val="00BF7972"/>
     <w:rsid w:val="00C0362C"/>
     <w:rsid w:val="00C068F8"/>
     <w:rsid w:val="00C105CF"/>
     <w:rsid w:val="00C17BFB"/>
     <w:rsid w:val="00C214D0"/>
     <w:rsid w:val="00C33FE0"/>
     <w:rsid w:val="00C35A02"/>
     <w:rsid w:val="00C51ECE"/>
     <w:rsid w:val="00C560D7"/>
+    <w:rsid w:val="00C57B66"/>
+    <w:rsid w:val="00C60559"/>
     <w:rsid w:val="00C6268B"/>
     <w:rsid w:val="00C65151"/>
     <w:rsid w:val="00C67FED"/>
     <w:rsid w:val="00C6CC3E"/>
     <w:rsid w:val="00C71F2C"/>
     <w:rsid w:val="00C85476"/>
     <w:rsid w:val="00C86123"/>
     <w:rsid w:val="00C86FE8"/>
     <w:rsid w:val="00C94347"/>
     <w:rsid w:val="00C971F4"/>
     <w:rsid w:val="00CA1103"/>
     <w:rsid w:val="00CA19AC"/>
     <w:rsid w:val="00CA2B32"/>
     <w:rsid w:val="00CB2AF2"/>
+    <w:rsid w:val="00CB7EFA"/>
     <w:rsid w:val="00CC1856"/>
     <w:rsid w:val="00CD2CC5"/>
     <w:rsid w:val="00CD3C47"/>
     <w:rsid w:val="00CE7294"/>
     <w:rsid w:val="00CF241D"/>
     <w:rsid w:val="00CF382F"/>
     <w:rsid w:val="00CF51F6"/>
     <w:rsid w:val="00D06871"/>
     <w:rsid w:val="00D1595F"/>
     <w:rsid w:val="00D1638D"/>
     <w:rsid w:val="00D32592"/>
     <w:rsid w:val="00D45477"/>
     <w:rsid w:val="00D649FC"/>
     <w:rsid w:val="00D77E80"/>
     <w:rsid w:val="00D83D80"/>
     <w:rsid w:val="00D95D4C"/>
     <w:rsid w:val="00DB5231"/>
     <w:rsid w:val="00DC35A0"/>
     <w:rsid w:val="00DD0795"/>
     <w:rsid w:val="00DE64F0"/>
     <w:rsid w:val="00DF2247"/>
     <w:rsid w:val="00DF7A57"/>
     <w:rsid w:val="00E04855"/>
     <w:rsid w:val="00E22D94"/>
     <w:rsid w:val="00E33296"/>
@@ -8595,54 +8403,54 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1977905069">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:c.alexander@lausd.net" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cerr@lausd.onmicrosoft.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.apa.org/ethics/code.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ed.gov/policy/fund/reg/humansub/part97.html" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://opendata.lausd.net/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:c.alexander@lausd.net" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studentprivacy.ed.gov/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cerr@lausd.onmicrosoft.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/lausd.net/lausdstrategicplan/home" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lausd.org/domain/1370" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ed.gov/policy/gen/guid/fpco/ferpa/index.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:c.alexander@lausd.net" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studentprivacy.ed.gov/sites/default/files/resource_document/file/2012-final-regs.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lausd.org/Page/18646" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cerr@lausd.onmicrosoft.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ed.gov/print/policy/fund/reg/humansub/part97-3.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:c.alexander@lausd.net" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/lausd.net/lausdstrategicplan/home" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studentprivacy.ed.gov/sites/default/files/resource_document/file/2012-final-regs.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://opendata.lausd.net/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lausd.org/Page/18646" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cerr@lausd.onmicrosoft.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ed.gov/print/policy/fund/reg/humansub/part97-3.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lausd.org/domain/1370" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.apa.org/ethics/code.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:c.alexander@lausd.net" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studentprivacy.ed.gov/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ed.gov/policy/fund/reg/humansub/part97.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cerr@lausd.onmicrosoft.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ed.gov/policy/gen/guid/fpco/ferpa/index.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -8880,86 +8688,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...34 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010076835DA79A161648A048C7A61E1B5DBC" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e3f2cc4b018822c9a65b7b4dc31a8038">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="30981531-9f8d-4266-9b03-951cfc937090" xmlns:ns3="5851ba85-5f1b-45e1-ae4c-306c56833aac" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f425a225ab6ef926d52e78ad7ff8a35d" ns2:_="" ns3:_="">
     <xsd:import namespace="30981531-9f8d-4266-9b03-951cfc937090"/>
     <xsd:import namespace="5851ba85-5f1b-45e1-ae4c-306c56833aac"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -9164,111 +8936,147 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="30981531-9f8d-4266-9b03-951cfc937090">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="5851ba85-5f1b-45e1-ae4c-306c56833aac" xsi:nil="true"/>
+    <SharedWithUsers xmlns="5851ba85-5f1b-45e1-ae4c-306c56833aac">
+      <UserInfo>
+        <DisplayName>Bogner, Jessica</DisplayName>
+        <AccountId>16</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Wise, Britney</DisplayName>
+        <AccountId>9</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5769A19F-664C-4FD6-A91B-C2BAE3691902}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="30981531-9f8d-4266-9b03-951cfc937090"/>
     <ds:schemaRef ds:uri="5851ba85-5f1b-45e1-ae4c-306c56833aac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F12204E8-3B15-406B-B411-34144812C936}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="30981531-9f8d-4266-9b03-951cfc937090"/>
+    <ds:schemaRef ds:uri="5851ba85-5f1b-45e1-ae4c-306c56833aac"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB138EC2-EE1E-4F52-B4B1-3C86209A98AF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F85306BE-A2F0-4AA4-945B-110F5EA5B45F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>2291</Words>
-  <Characters>13065</Characters>
+  <Words>2205</Words>
+  <Characters>13148</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>108</Lines>
-  <Paragraphs>30</Paragraphs>
+  <Lines>205</Lines>
+  <Paragraphs>60</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15326</CharactersWithSpaces>
+  <CharactersWithSpaces>15293</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="102" baseType="variant">
       <vt:variant>
         <vt:i4>7143520</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>48</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.apa.org/ethics/code.html</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6619243</vt:i4>
       </vt:variant>
       <vt:variant>